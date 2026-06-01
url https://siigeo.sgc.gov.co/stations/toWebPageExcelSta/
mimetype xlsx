--- v0 (2026-04-06)
+++ v1 (2026-06-01)
@@ -478,51 +478,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N86"/>
+  <dimension ref="A1:N85"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="19" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"> ESTACIONES SISMOLÓGICAS</t>
         </is>
@@ -2943,61 +2943,61 @@
           <t>PAL</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
           <t>SAN JOSE DEL PALMAR</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>CHOCO</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>SAN JOSÉ DEL PALMAR</t>
         </is>
       </c>
       <c r="E45" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
-          <t>4.906</t>
+          <t>4.905</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
-          <t>-76.282</t>
+          <t>-76.283</t>
         </is>
       </c>
       <c r="H45" s="3" t="inlineStr">
         <is>
-          <t>716.0</t>
+          <t>675.0</t>
         </is>
       </c>
       <c r="I45" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>2011-09-30</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr"/>
       <c r="L45" s="5" t="n"/>
       <c r="M45" s="5" t="n"/>
       <c r="N45" s="5" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>PAM</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
@@ -4990,342 +4990,286 @@
         </is>
       </c>
       <c r="H81" s="3" t="inlineStr">
         <is>
           <t>162.0</t>
         </is>
       </c>
       <c r="I81" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr">
         <is>
           <t>2015-10-12</t>
         </is>
       </c>
       <c r="K81" s="4" t="inlineStr"/>
       <c r="L81" s="5" t="n"/>
       <c r="M81" s="5" t="n"/>
       <c r="N81" s="5" t="n"/>
     </row>
     <row r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
-          <t>VMM11</t>
+          <t>VMM12</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-11 SABANA DE TORRES</t>
+          <t>VALLE DEL MAGDALENA-12 SIMITI</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>SANTANDER</t>
+          <t>BOLIVAR</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
-          <t>SABANA DE TORRES</t>
+          <t>SIMITÍ</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
-          <t>7.438</t>
+          <t>8.086</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
-          <t>-73.571</t>
+          <t>-73.889</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
-          <t>91.0</t>
+          <t>49.0</t>
         </is>
       </c>
       <c r="I82" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr">
         <is>
-          <t>2016-06-09</t>
+          <t>2016-06-11</t>
         </is>
       </c>
       <c r="K82" s="4" t="inlineStr"/>
       <c r="L82" s="5" t="n"/>
       <c r="M82" s="5" t="n"/>
       <c r="N82" s="5" t="n"/>
     </row>
     <row r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
-          <t>VMM12</t>
+          <t>VMM13</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-12 SIMITI</t>
+          <t>VALLE DEL MAGDALENA-13 SAN PABLO</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>BOLIVAR</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
-          <t>SIMITÍ</t>
+          <t>SAN PABLO</t>
         </is>
       </c>
       <c r="E83" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>8.086</t>
+          <t>7.564</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
-          <t>-73.889</t>
+          <t>-73.983</t>
         </is>
       </c>
       <c r="H83" s="3" t="inlineStr">
         <is>
-          <t>49.0</t>
+          <t>98.0</t>
         </is>
       </c>
       <c r="I83" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr">
         <is>
-          <t>2016-06-11</t>
+          <t>2019-12-05</t>
         </is>
       </c>
       <c r="K83" s="4" t="inlineStr"/>
       <c r="L83" s="5" t="n"/>
       <c r="M83" s="5" t="n"/>
       <c r="N83" s="5" t="n"/>
     </row>
     <row r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
-          <t>VMM13</t>
+          <t>YPLC</t>
         </is>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-13 SAN PABLO</t>
+          <t>YOPAL</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>BOLIVAR</t>
+          <t>CASANARE</t>
         </is>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
-          <t>SAN PABLO</t>
+          <t>YOPAL</t>
         </is>
       </c>
       <c r="E84" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
-          <t>7.564</t>
+          <t>5.397</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
-          <t>-73.983</t>
+          <t>-72.38</t>
         </is>
       </c>
       <c r="H84" s="3" t="inlineStr">
         <is>
-          <t>98.0</t>
+          <t>696.0</t>
         </is>
       </c>
       <c r="I84" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J84" s="4" t="inlineStr">
         <is>
-          <t>2019-12-05</t>
+          <t>2017-03-05</t>
         </is>
       </c>
       <c r="K84" s="4" t="inlineStr"/>
       <c r="L84" s="5" t="n"/>
       <c r="M84" s="5" t="n"/>
       <c r="N84" s="5" t="n"/>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
-          <t>YPLC</t>
+          <t>ZAR</t>
         </is>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>ZARAGOZA</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>CASANARE</t>
+          <t>ANTIOQUIA</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>ZARAGOZA</t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>5.397</t>
+          <t>7.492</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
-          <t>-72.38</t>
+          <t>-74.858</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
-          <t>696.0</t>
+          <t>200.0</t>
         </is>
       </c>
       <c r="I85" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr">
         <is>
-          <t>2017-03-05</t>
+          <t>2011-08-25</t>
         </is>
       </c>
       <c r="K85" s="4" t="inlineStr"/>
       <c r="L85" s="5" t="n"/>
       <c r="M85" s="5" t="n"/>
       <c r="N85" s="5" t="n"/>
-    </row>
-[...54 lines deleted...]
-      <c r="N86" s="5" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N109"/>
+  <dimension ref="A1:N110"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="19" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"> ESTACIONES ACELEROGRÁFICAS</t>
         </is>
@@ -9538,61 +9482,61 @@
           <t>PAL</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
           <t>SAN JOSE DEL PALMAR</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>CHOCO</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
           <t>SAN JOSÉ DEL PALMAR</t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
-          <t>4.906</t>
+          <t>4.905</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
-          <t>-76.282</t>
+          <t>-76.283</t>
         </is>
       </c>
       <c r="H77" s="3" t="inlineStr">
         <is>
-          <t>716.0</t>
+          <t>675.0</t>
         </is>
       </c>
       <c r="I77" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr">
         <is>
           <t>2011-09-30</t>
         </is>
       </c>
       <c r="K77" s="4" t="inlineStr"/>
       <c r="L77" s="5" t="n"/>
       <c r="M77" s="5" t="n"/>
       <c r="N77" s="5" t="n"/>
     </row>
     <row r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>PAM</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
@@ -10073,1350 +10017,1406 @@
         </is>
       </c>
       <c r="H86" s="3" t="inlineStr">
         <is>
           <t>81.0</t>
         </is>
       </c>
       <c r="I86" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr">
         <is>
           <t>2012-08-28</t>
         </is>
       </c>
       <c r="K86" s="4" t="inlineStr"/>
       <c r="L86" s="5" t="n"/>
       <c r="M86" s="5" t="n"/>
       <c r="N86" s="5" t="n"/>
     </row>
     <row r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
-          <t>PTLC</t>
+          <t>PTGC</t>
         </is>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
-          <t>PUERTO LEGUIZAMO</t>
+          <t>PUERTO GAITAN</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>PUTUMAYO</t>
+          <t>META</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
-          <t>PUERTO LEGUÍZAMO</t>
+          <t>PUERTO GAITÁN</t>
         </is>
       </c>
       <c r="E87" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
-          <t>-0.17</t>
+          <t>4.199</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
-          <t>-74.797</t>
+          <t>-72.134</t>
         </is>
       </c>
       <c r="H87" s="3" t="inlineStr">
         <is>
-          <t>225.0</t>
+          <t>201.0</t>
         </is>
       </c>
       <c r="I87" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr">
         <is>
-          <t>2012-12-03</t>
+          <t>2013-09-22</t>
         </is>
       </c>
       <c r="K87" s="4" t="inlineStr"/>
       <c r="L87" s="5" t="n"/>
       <c r="M87" s="5" t="n"/>
       <c r="N87" s="5" t="n"/>
     </row>
     <row r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
-          <t>QUBC</t>
+          <t>PTLC</t>
         </is>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
-          <t>QUIBDO</t>
+          <t>PUERTO LEGUIZAMO</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>CHOCO</t>
+          <t>PUTUMAYO</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
-          <t>QUIBDÓ</t>
+          <t>PUERTO LEGUÍZAMO</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
-          <t>5.749</t>
+          <t>-0.17</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
-          <t>-76.519</t>
+          <t>-74.797</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
-          <t>122.9</t>
+          <t>225.0</t>
         </is>
       </c>
       <c r="I88" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr">
         <is>
-          <t>2019-03-18</t>
+          <t>2012-12-03</t>
         </is>
       </c>
       <c r="K88" s="4" t="inlineStr"/>
       <c r="L88" s="5" t="n"/>
       <c r="M88" s="5" t="n"/>
       <c r="N88" s="5" t="n"/>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
-          <t>RAC2C</t>
+          <t>QUBC</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>CALI, SGC</t>
+          <t>QUIBDO</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>VALLE DEL CAUCA</t>
+          <t>CHOCO</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>CALI</t>
+          <t>QUIBDÓ</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>3.372</t>
+          <t>5.749</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
-          <t>-76.53</t>
+          <t>-76.519</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
-          <t>1039.0</t>
+          <t>122.9</t>
         </is>
       </c>
       <c r="I89" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
-          <t>2016-05-22</t>
+          <t>2019-03-18</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr"/>
       <c r="L89" s="5" t="n"/>
       <c r="M89" s="5" t="n"/>
       <c r="N89" s="5" t="n"/>
     </row>
     <row r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
-          <t>RECRC</t>
+          <t>RAC2C</t>
         </is>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
-          <t>VILLA MARIA</t>
+          <t>CALI, SGC</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>CALDAS</t>
+          <t>VALLE DEL CAUCA</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
-          <t>VILLAMARÍA</t>
+          <t>CALI</t>
         </is>
       </c>
       <c r="E90" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
-          <t>4.96</t>
+          <t>3.372</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
-          <t>-75.352</t>
+          <t>-76.53</t>
         </is>
       </c>
       <c r="H90" s="3" t="inlineStr">
         <is>
-          <t>4136.0</t>
+          <t>1039.0</t>
         </is>
       </c>
       <c r="I90" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J90" s="4" t="inlineStr">
         <is>
-          <t>2013-05-17</t>
+          <t>2016-05-22</t>
         </is>
       </c>
       <c r="K90" s="4" t="inlineStr"/>
       <c r="L90" s="5" t="n"/>
       <c r="M90" s="5" t="n"/>
       <c r="N90" s="5" t="n"/>
     </row>
     <row r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
-          <t>RIO2C</t>
+          <t>RECRC</t>
         </is>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
-          <t>RIOSUCIO/ CALDAS</t>
+          <t>VILLA MARIA</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>CALDAS</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
-          <t>RIOSUCIO</t>
+          <t>VILLAMARÍA</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
-          <t>5.421</t>
+          <t>4.96</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
-          <t>-75.71</t>
+          <t>-75.352</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
-          <t>1958.0</t>
+          <t>4136.0</t>
         </is>
       </c>
       <c r="I91" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr">
         <is>
-          <t>2022-05-19</t>
+          <t>2013-05-17</t>
         </is>
       </c>
       <c r="K91" s="4" t="inlineStr"/>
       <c r="L91" s="5" t="n"/>
       <c r="M91" s="5" t="n"/>
       <c r="N91" s="5" t="n"/>
     </row>
     <row r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
-          <t>ROSC</t>
+          <t>RIO2C</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t>ROSAL</t>
+          <t>RIOSUCIO/ CALDAS</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>CUNDINAMARCA</t>
+          <t>CALDAS</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
-          <t>EL ROSAL</t>
+          <t>RIOSUCIO</t>
         </is>
       </c>
       <c r="E92" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
-          <t>4.845</t>
+          <t>5.421</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
-          <t>-74.321</t>
+          <t>-75.71</t>
         </is>
       </c>
       <c r="H92" s="3" t="inlineStr">
         <is>
-          <t>3015.0</t>
+          <t>1958.0</t>
         </is>
       </c>
       <c r="I92" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J92" s="4" t="inlineStr">
         <is>
-          <t>1992-08-31</t>
+          <t>2022-05-19</t>
         </is>
       </c>
       <c r="K92" s="4" t="inlineStr"/>
       <c r="L92" s="5" t="n"/>
       <c r="M92" s="5" t="n"/>
       <c r="N92" s="5" t="n"/>
     </row>
     <row r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t>SAIC</t>
+          <t>ROSC</t>
         </is>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
-          <t>ISLA DE SAN ANDRES</t>
+          <t>ROSAL</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>ARCHIPIÉLAGO DE SAN ANDRÉS, PROVIDENCIA Y SANTA CATALINA</t>
+          <t>CUNDINAMARCA</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
-          <t>SAN ANDRÉS</t>
+          <t>EL ROSAL</t>
         </is>
       </c>
       <c r="E93" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>12.537</t>
+          <t>4.845</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
-          <t>-81.712</t>
+          <t>-74.321</t>
         </is>
       </c>
       <c r="H93" s="3" t="inlineStr">
         <is>
-          <t>31.0</t>
+          <t>3015.0</t>
         </is>
       </c>
       <c r="I93" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
-          <t>2018-10-29</t>
+          <t>1992-08-31</t>
         </is>
       </c>
       <c r="K93" s="4" t="inlineStr"/>
       <c r="L93" s="5" t="n"/>
       <c r="M93" s="5" t="n"/>
       <c r="N93" s="5" t="n"/>
     </row>
     <row r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
-          <t>SCLC</t>
+          <t>SAIC</t>
         </is>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
-          <t>SAN CARLOS</t>
+          <t>ISLA DE SAN ANDRES</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>CORDOBA</t>
+          <t>ARCHIPIÉLAGO DE SAN ANDRÉS, PROVIDENCIA Y SANTA CATALINA</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
-          <t>SAN CARLOS</t>
+          <t>SAN ANDRÉS</t>
         </is>
       </c>
       <c r="E94" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>8.77</t>
+          <t>12.537</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
-          <t>-75.69</t>
+          <t>-81.712</t>
         </is>
       </c>
       <c r="H94" s="3" t="inlineStr">
         <is>
-          <t>80.9</t>
+          <t>31.0</t>
         </is>
       </c>
       <c r="I94" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
-          <t>2020-11-29</t>
+          <t>2018-10-29</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr"/>
       <c r="L94" s="5" t="n"/>
       <c r="M94" s="5" t="n"/>
       <c r="N94" s="5" t="n"/>
     </row>
     <row r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
-          <t>SJC</t>
+          <t>SCLC</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t>SAN JACINTO</t>
+          <t>SAN CARLOS</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>BOLIVAR</t>
+          <t>CORDOBA</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
-          <t>SAN JACINTO</t>
+          <t>SAN CARLOS</t>
         </is>
       </c>
       <c r="E95" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
-          <t>9.897</t>
+          <t>8.77</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
-          <t>-75.18</t>
+          <t>-75.69</t>
         </is>
       </c>
       <c r="H95" s="3" t="inlineStr">
         <is>
-          <t>609.0</t>
+          <t>80.9</t>
         </is>
       </c>
       <c r="I95" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
-          <t>2011-05-03</t>
+          <t>2020-11-29</t>
         </is>
       </c>
       <c r="K95" s="4" t="inlineStr"/>
       <c r="L95" s="5" t="n"/>
       <c r="M95" s="5" t="n"/>
       <c r="N95" s="5" t="n"/>
     </row>
     <row r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
-          <t>SLNT</t>
+          <t>SJC</t>
         </is>
       </c>
       <c r="B96" s="4" t="inlineStr">
         <is>
-          <t>SALENTO</t>
+          <t>SAN JACINTO</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>QUINDIO</t>
+          <t>BOLIVAR</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
-          <t>SALENTO</t>
+          <t>SAN JACINTO</t>
         </is>
       </c>
       <c r="E96" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
-          <t>4.637</t>
+          <t>9.897</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
-          <t>-75.57</t>
+          <t>-75.18</t>
         </is>
       </c>
       <c r="H96" s="3" t="inlineStr">
         <is>
-          <t>2015.0</t>
+          <t>609.0</t>
         </is>
       </c>
       <c r="I96" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr">
         <is>
-          <t>2022-07-13</t>
+          <t>2011-05-03</t>
         </is>
       </c>
       <c r="K96" s="4" t="inlineStr"/>
       <c r="L96" s="5" t="n"/>
       <c r="M96" s="5" t="n"/>
       <c r="N96" s="5" t="n"/>
     </row>
     <row r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
-          <t>SMAR</t>
+          <t>SLNT</t>
         </is>
       </c>
       <c r="B97" s="4" t="inlineStr">
         <is>
-          <t>SANTA MARTA</t>
+          <t>SALENTO</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>MAGDALENA</t>
+          <t>QUINDIO</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
-          <t>SANTA MARTA</t>
+          <t>SALENTO</t>
         </is>
       </c>
       <c r="E97" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
-          <t>11.164</t>
+          <t>4.637</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
-          <t>-74.224</t>
+          <t>-75.57</t>
         </is>
       </c>
       <c r="H97" s="3" t="inlineStr">
         <is>
-          <t>116.0</t>
+          <t>2015.0</t>
         </is>
       </c>
       <c r="I97" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
-          <t>2012-09-18</t>
+          <t>2022-07-13</t>
         </is>
       </c>
       <c r="K97" s="4" t="inlineStr"/>
       <c r="L97" s="5" t="n"/>
       <c r="M97" s="5" t="n"/>
       <c r="N97" s="5" t="n"/>
     </row>
     <row r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
-          <t>SOL</t>
+          <t>SMAR</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t>SOLANO</t>
+          <t>SANTA MARTA</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>CHOCO</t>
+          <t>MAGDALENA</t>
         </is>
       </c>
       <c r="D98" s="3" t="inlineStr">
         <is>
-          <t>BAHÍA SOLANO</t>
+          <t>SANTA MARTA</t>
         </is>
       </c>
       <c r="E98" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
-          <t>6.224</t>
+          <t>11.164</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
-          <t>-77.405</t>
+          <t>-74.224</t>
         </is>
       </c>
       <c r="H98" s="3" t="inlineStr">
         <is>
-          <t>27.0</t>
+          <t>116.0</t>
         </is>
       </c>
       <c r="I98" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr">
         <is>
-          <t>1993-06-01</t>
+          <t>2012-09-18</t>
         </is>
       </c>
       <c r="K98" s="4" t="inlineStr"/>
       <c r="L98" s="5" t="n"/>
       <c r="M98" s="5" t="n"/>
       <c r="N98" s="5" t="n"/>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
-          <t>SPBC</t>
+          <t>SOL</t>
         </is>
       </c>
       <c r="B99" s="4" t="inlineStr">
         <is>
-          <t>SAN PABLO DE BORBUR</t>
+          <t>SOLANO</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>BOYACA</t>
+          <t>CHOCO</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
-          <t>SAN PABLO DE BORBUR</t>
+          <t>BAHÍA SOLANO</t>
         </is>
       </c>
       <c r="E99" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>5.652</t>
+          <t>6.224</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
-          <t>-74.072</t>
+          <t>-77.405</t>
         </is>
       </c>
       <c r="H99" s="3" t="inlineStr">
         <is>
-          <t>783.0</t>
+          <t>27.0</t>
         </is>
       </c>
       <c r="I99" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
-          <t>2013-07-10</t>
+          <t>1993-06-01</t>
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr"/>
       <c r="L99" s="5" t="n"/>
       <c r="M99" s="5" t="n"/>
       <c r="N99" s="5" t="n"/>
     </row>
     <row r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
-          <t>TAM</t>
+          <t>SPBC</t>
         </is>
       </c>
       <c r="B100" s="4" t="inlineStr">
         <is>
-          <t>TAME</t>
+          <t>SAN PABLO DE BORBUR</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>ARAUCA</t>
+          <t>BOYACA</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
-          <t>TAME</t>
+          <t>SAN PABLO DE BORBUR</t>
         </is>
       </c>
       <c r="E100" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
-          <t>6.435</t>
+          <t>5.652</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
-          <t>-71.791</t>
+          <t>-74.072</t>
         </is>
       </c>
       <c r="H100" s="3" t="inlineStr">
         <is>
-          <t>436.0</t>
+          <t>783.0</t>
         </is>
       </c>
       <c r="I100" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J100" s="4" t="inlineStr">
         <is>
-          <t>2012-06-25</t>
+          <t>2013-07-10</t>
         </is>
       </c>
       <c r="K100" s="4" t="inlineStr"/>
       <c r="L100" s="5" t="n"/>
       <c r="M100" s="5" t="n"/>
       <c r="N100" s="5" t="n"/>
     </row>
     <row r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
-          <t>TOL</t>
+          <t>TAM</t>
         </is>
       </c>
       <c r="B101" s="4" t="inlineStr">
         <is>
-          <t>TOLIMA</t>
+          <t>TAME</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>TOLIMA</t>
+          <t>ARAUCA</t>
         </is>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
-          <t>IBAGUÉ</t>
+          <t>TAME</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
-          <t>4.585</t>
+          <t>6.435</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
-          <t>-75.32</t>
+          <t>-71.791</t>
         </is>
       </c>
       <c r="H101" s="3" t="inlineStr">
         <is>
-          <t>2255.0</t>
+          <t>436.0</t>
         </is>
       </c>
       <c r="I101" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
-          <t>1993-06-01</t>
+          <t>2012-06-25</t>
         </is>
       </c>
       <c r="K101" s="4" t="inlineStr"/>
       <c r="L101" s="5" t="n"/>
       <c r="M101" s="5" t="n"/>
       <c r="N101" s="5" t="n"/>
     </row>
     <row r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
-          <t>TUM</t>
+          <t>TOL</t>
         </is>
       </c>
       <c r="B102" s="4" t="inlineStr">
         <is>
-          <t>TUMACO</t>
+          <t>TOLIMA</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>NARIÑO</t>
+          <t>TOLIMA</t>
         </is>
       </c>
       <c r="D102" s="3" t="inlineStr">
         <is>
-          <t>SAN ANDRÉS DE TUMACO</t>
+          <t>IBAGUÉ</t>
         </is>
       </c>
       <c r="E102" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>1.824</t>
+          <t>4.585</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
-          <t>-78.727</t>
+          <t>-75.32</t>
         </is>
       </c>
       <c r="H102" s="3" t="inlineStr">
         <is>
-          <t>80.7</t>
+          <t>2255.0</t>
         </is>
       </c>
       <c r="I102" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J102" s="4" t="inlineStr">
         <is>
-          <t>1997-01-28</t>
+          <t>1993-06-01</t>
         </is>
       </c>
       <c r="K102" s="4" t="inlineStr"/>
       <c r="L102" s="5" t="n"/>
       <c r="M102" s="5" t="n"/>
       <c r="N102" s="5" t="n"/>
     </row>
     <row r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
-          <t>TUM3C</t>
+          <t>TUM</t>
         </is>
       </c>
       <c r="B103" s="4" t="inlineStr">
         <is>
-          <t>TUMACO-ARMADA</t>
+          <t>TUMACO</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>NARIÑO</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
           <t>SAN ANDRÉS DE TUMACO</t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>1.824</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
-          <t>-78.745</t>
+          <t>-78.727</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
-          <t>14.0</t>
+          <t>80.7</t>
         </is>
       </c>
       <c r="I103" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J103" s="4" t="inlineStr">
         <is>
-          <t>2016-05-22</t>
+          <t>1997-01-28</t>
         </is>
       </c>
       <c r="K103" s="4" t="inlineStr"/>
       <c r="L103" s="5" t="n"/>
       <c r="M103" s="5" t="n"/>
       <c r="N103" s="5" t="n"/>
     </row>
     <row r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
-          <t>URE</t>
+          <t>TUM3C</t>
         </is>
       </c>
       <c r="B104" s="4" t="inlineStr">
         <is>
-          <t>SAN JOSE DE URE</t>
+          <t>TUMACO-ARMADA</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>CORDOBA</t>
+          <t>NARIÑO</t>
         </is>
       </c>
       <c r="D104" s="3" t="inlineStr">
         <is>
-          <t>SAN JOSÉ DE URÉ</t>
+          <t>SAN ANDRÉS DE TUMACO</t>
         </is>
       </c>
       <c r="E104" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
-          <t>7.752</t>
+          <t>1.824</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
-          <t>-75.533</t>
+          <t>-78.745</t>
         </is>
       </c>
       <c r="H104" s="3" t="inlineStr">
         <is>
-          <t>215.0</t>
+          <t>14.0</t>
         </is>
       </c>
       <c r="I104" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J104" s="4" t="inlineStr">
         <is>
-          <t>2012-05-01</t>
+          <t>2016-05-22</t>
         </is>
       </c>
       <c r="K104" s="4" t="inlineStr"/>
       <c r="L104" s="5" t="n"/>
       <c r="M104" s="5" t="n"/>
       <c r="N104" s="5" t="n"/>
     </row>
     <row r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
-          <t>URI</t>
+          <t>URE</t>
         </is>
       </c>
       <c r="B105" s="4" t="inlineStr">
         <is>
-          <t>URIBIA</t>
+          <t>SAN JOSE DE URE</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>LA GUAJIRA</t>
+          <t>CORDOBA</t>
         </is>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
-          <t>URIBIA</t>
+          <t>SAN JOSÉ DE URÉ</t>
         </is>
       </c>
       <c r="E105" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>11.702</t>
+          <t>7.752</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
-          <t>-71.992</t>
+          <t>-75.533</t>
         </is>
       </c>
       <c r="H105" s="3" t="inlineStr">
         <is>
-          <t>65.0</t>
+          <t>215.0</t>
         </is>
       </c>
       <c r="I105" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J105" s="4" t="inlineStr">
         <is>
-          <t>2008-12-02</t>
+          <t>2012-05-01</t>
         </is>
       </c>
       <c r="K105" s="4" t="inlineStr"/>
       <c r="L105" s="5" t="n"/>
       <c r="M105" s="5" t="n"/>
       <c r="N105" s="5" t="n"/>
     </row>
     <row r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
-          <t>URMC</t>
+          <t>URI</t>
         </is>
       </c>
       <c r="B106" s="4" t="inlineStr">
         <is>
-          <t>URIBE - META</t>
+          <t>URIBIA</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>META</t>
+          <t>LA GUAJIRA</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
-          <t>URIBE</t>
+          <t>URIBIA</t>
         </is>
       </c>
       <c r="E106" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
-          <t>3.247</t>
+          <t>11.702</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
-          <t>-74.379</t>
+          <t>-71.992</t>
         </is>
       </c>
       <c r="H106" s="3" t="inlineStr">
         <is>
-          <t>726.0</t>
+          <t>65.0</t>
         </is>
       </c>
       <c r="I106" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J106" s="4" t="inlineStr">
         <is>
-          <t>2018-03-21</t>
+          <t>2008-12-02</t>
         </is>
       </c>
       <c r="K106" s="4" t="inlineStr"/>
       <c r="L106" s="5" t="n"/>
       <c r="M106" s="5" t="n"/>
       <c r="N106" s="5" t="n"/>
     </row>
     <row r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
-          <t>VALLC</t>
+          <t>URMC</t>
         </is>
       </c>
       <c r="B107" s="4" t="inlineStr">
         <is>
-          <t>VALLEDUPAR</t>
+          <t>URIBE - META</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>CESAR</t>
+          <t>META</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
-          <t>VALLEDUPAR</t>
+          <t>URIBE</t>
         </is>
       </c>
       <c r="E107" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>10.509</t>
+          <t>3.247</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
-          <t>-73.258</t>
+          <t>-74.379</t>
         </is>
       </c>
       <c r="H107" s="3" t="inlineStr">
         <is>
-          <t>346.0</t>
+          <t>726.0</t>
         </is>
       </c>
       <c r="I107" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
-          <t>2016-05-22</t>
+          <t>2018-03-21</t>
         </is>
       </c>
       <c r="K107" s="4" t="inlineStr"/>
       <c r="L107" s="5" t="n"/>
       <c r="M107" s="5" t="n"/>
       <c r="N107" s="5" t="n"/>
     </row>
     <row r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
-          <t>VIL</t>
+          <t>VALLC</t>
         </is>
       </c>
       <c r="B108" s="4" t="inlineStr">
         <is>
-          <t>VILLAVICENCIO</t>
+          <t>VALLEDUPAR</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>META</t>
+          <t>CESAR</t>
         </is>
       </c>
       <c r="D108" s="3" t="inlineStr">
         <is>
-          <t>VILLAVICENCIO</t>
+          <t>VALLEDUPAR</t>
         </is>
       </c>
       <c r="E108" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
-          <t>4.112</t>
+          <t>10.509</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
-          <t>-73.694</t>
+          <t>-73.258</t>
         </is>
       </c>
       <c r="H108" s="3" t="inlineStr">
         <is>
-          <t>1125.0</t>
+          <t>346.0</t>
         </is>
       </c>
       <c r="I108" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J108" s="4" t="inlineStr">
         <is>
-          <t>2010-10-13</t>
+          <t>2016-05-22</t>
         </is>
       </c>
       <c r="K108" s="4" t="inlineStr"/>
       <c r="L108" s="5" t="n"/>
       <c r="M108" s="5" t="n"/>
       <c r="N108" s="5" t="n"/>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
-          <t>YPLC</t>
+          <t>VIL</t>
         </is>
       </c>
       <c r="B109" s="4" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>VILLAVICENCIO</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>CASANARE</t>
+          <t>META</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>VILLAVICENCIO</t>
         </is>
       </c>
       <c r="E109" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>5.397</t>
+          <t>4.112</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
-          <t>-72.38</t>
+          <t>-73.694</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
-          <t>696.0</t>
+          <t>1125.0</t>
         </is>
       </c>
       <c r="I109" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J109" s="4" t="inlineStr">
         <is>
-          <t>2017-03-05</t>
+          <t>2010-10-13</t>
         </is>
       </c>
       <c r="K109" s="4" t="inlineStr"/>
       <c r="L109" s="5" t="n"/>
       <c r="M109" s="5" t="n"/>
       <c r="N109" s="5" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="3" t="inlineStr">
+        <is>
+          <t>YPLC</t>
+        </is>
+      </c>
+      <c r="B110" s="4" t="inlineStr">
+        <is>
+          <t>YOPAL</t>
+        </is>
+      </c>
+      <c r="C110" s="3" t="inlineStr">
+        <is>
+          <t>CASANARE</t>
+        </is>
+      </c>
+      <c r="D110" s="3" t="inlineStr">
+        <is>
+          <t>YOPAL</t>
+        </is>
+      </c>
+      <c r="E110" s="3" t="inlineStr">
+        <is>
+          <t>ACTIVA</t>
+        </is>
+      </c>
+      <c r="F110" s="3" t="inlineStr">
+        <is>
+          <t>5.397</t>
+        </is>
+      </c>
+      <c r="G110" s="3" t="inlineStr">
+        <is>
+          <t>-72.38</t>
+        </is>
+      </c>
+      <c r="H110" s="3" t="inlineStr">
+        <is>
+          <t>696.0</t>
+        </is>
+      </c>
+      <c r="I110" s="3" t="inlineStr">
+        <is>
+          <t>SERVICIO GEOLOGICO COLOMBIANO</t>
+        </is>
+      </c>
+      <c r="J110" s="4" t="inlineStr">
+        <is>
+          <t>2017-03-05</t>
+        </is>
+      </c>
+      <c r="K110" s="4" t="inlineStr"/>
+      <c r="L110" s="5" t="n"/>
+      <c r="M110" s="5" t="n"/>
+      <c r="N110" s="5" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N56"/>
+  <dimension ref="A1:N57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="19" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"> ESTACIONES HÍBRIDAS</t>
         </is>
@@ -13165,61 +13165,61 @@
           <t>PAL</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
           <t>SAN JOSE DEL PALMAR</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>CHOCO</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>SAN JOSÉ DEL PALMAR</t>
         </is>
       </c>
       <c r="E33" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>4.906</t>
+          <t>4.905</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
-          <t>-76.282</t>
+          <t>-76.283</t>
         </is>
       </c>
       <c r="H33" s="3" t="inlineStr">
         <is>
-          <t>716.0</t>
+          <t>675.0</t>
         </is>
       </c>
       <c r="I33" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>2011-09-30</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr"/>
       <c r="L33" s="5" t="n"/>
       <c r="M33" s="5" t="n"/>
       <c r="N33" s="5" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>PAM</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
@@ -13532,998 +13532,1054 @@
         </is>
       </c>
       <c r="H39" s="3" t="inlineStr">
         <is>
           <t>81.0</t>
         </is>
       </c>
       <c r="I39" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>2012-08-28</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr"/>
       <c r="L39" s="5" t="n"/>
       <c r="M39" s="5" t="n"/>
       <c r="N39" s="5" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
-          <t>PTLC</t>
+          <t>PTGC</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>PUERTO LEGUIZAMO</t>
+          <t>PUERTO GAITAN</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>PUTUMAYO</t>
+          <t>META</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
-          <t>PUERTO LEGUÍZAMO</t>
+          <t>PUERTO GAITÁN</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
-          <t>-0.17</t>
+          <t>4.199</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
-          <t>-74.797</t>
+          <t>-72.134</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
-          <t>225.0</t>
+          <t>201.0</t>
         </is>
       </c>
       <c r="I40" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
-          <t>2012-12-03</t>
+          <t>2013-09-22</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr"/>
       <c r="L40" s="5" t="n"/>
       <c r="M40" s="5" t="n"/>
       <c r="N40" s="5" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
-          <t>QUBC</t>
+          <t>PTLC</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>QUIBDO</t>
+          <t>PUERTO LEGUIZAMO</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>CHOCO</t>
+          <t>PUTUMAYO</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
-          <t>QUIBDÓ</t>
+          <t>PUERTO LEGUÍZAMO</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
-          <t>5.749</t>
+          <t>-0.17</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
-          <t>-76.519</t>
+          <t>-74.797</t>
         </is>
       </c>
       <c r="H41" s="3" t="inlineStr">
         <is>
-          <t>122.9</t>
+          <t>225.0</t>
         </is>
       </c>
       <c r="I41" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
-          <t>2019-03-18</t>
+          <t>2012-12-03</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr"/>
       <c r="L41" s="5" t="n"/>
       <c r="M41" s="5" t="n"/>
       <c r="N41" s="5" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
-          <t>RIO2C</t>
+          <t>QUBC</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
-          <t>RIOSUCIO/ CALDAS</t>
+          <t>QUIBDO</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
-          <t>CALDAS</t>
+          <t>CHOCO</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
-          <t>RIOSUCIO</t>
+          <t>QUIBDÓ</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
-          <t>5.421</t>
+          <t>5.749</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
-          <t>-75.71</t>
+          <t>-76.519</t>
         </is>
       </c>
       <c r="H42" s="3" t="inlineStr">
         <is>
-          <t>1958.0</t>
+          <t>122.9</t>
         </is>
       </c>
       <c r="I42" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
-          <t>2022-05-19</t>
+          <t>2019-03-18</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr"/>
       <c r="L42" s="5" t="n"/>
       <c r="M42" s="5" t="n"/>
       <c r="N42" s="5" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
-          <t>ROSC</t>
+          <t>RIO2C</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>ROSAL</t>
+          <t>RIOSUCIO/ CALDAS</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
-          <t>CUNDINAMARCA</t>
+          <t>CALDAS</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
-          <t>EL ROSAL</t>
+          <t>RIOSUCIO</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>4.845</t>
+          <t>5.421</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
-          <t>-74.321</t>
+          <t>-75.71</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
-          <t>3015.0</t>
+          <t>1958.0</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
-          <t>1992-08-31</t>
+          <t>2022-05-19</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr"/>
       <c r="L43" s="5" t="n"/>
       <c r="M43" s="5" t="n"/>
       <c r="N43" s="5" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
-          <t>SAIC</t>
+          <t>ROSC</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>ISLA DE SAN ANDRES</t>
+          <t>ROSAL</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
-          <t>ARCHIPIÉLAGO DE SAN ANDRÉS, PROVIDENCIA Y SANTA CATALINA</t>
+          <t>CUNDINAMARCA</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
-          <t>SAN ANDRÉS</t>
+          <t>EL ROSAL</t>
         </is>
       </c>
       <c r="E44" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
-          <t>12.537</t>
+          <t>4.845</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
-          <t>-81.712</t>
+          <t>-74.321</t>
         </is>
       </c>
       <c r="H44" s="3" t="inlineStr">
         <is>
-          <t>31.0</t>
+          <t>3015.0</t>
         </is>
       </c>
       <c r="I44" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
-          <t>2018-10-29</t>
+          <t>1992-08-31</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr"/>
       <c r="L44" s="5" t="n"/>
       <c r="M44" s="5" t="n"/>
       <c r="N44" s="5" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t>SCLC</t>
+          <t>SAIC</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>SAN CARLOS</t>
+          <t>ISLA DE SAN ANDRES</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
-          <t>CORDOBA</t>
+          <t>ARCHIPIÉLAGO DE SAN ANDRÉS, PROVIDENCIA Y SANTA CATALINA</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
-          <t>SAN CARLOS</t>
+          <t>SAN ANDRÉS</t>
         </is>
       </c>
       <c r="E45" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
-          <t>8.77</t>
+          <t>12.537</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
-          <t>-75.69</t>
+          <t>-81.712</t>
         </is>
       </c>
       <c r="H45" s="3" t="inlineStr">
         <is>
-          <t>80.9</t>
+          <t>31.0</t>
         </is>
       </c>
       <c r="I45" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
-          <t>2020-11-29</t>
+          <t>2018-10-29</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr"/>
       <c r="L45" s="5" t="n"/>
       <c r="M45" s="5" t="n"/>
       <c r="N45" s="5" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
-          <t>SJC</t>
+          <t>SCLC</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>SAN JACINTO</t>
+          <t>SAN CARLOS</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
-          <t>BOLIVAR</t>
+          <t>CORDOBA</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
-          <t>SAN JACINTO</t>
+          <t>SAN CARLOS</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
-          <t>9.897</t>
+          <t>8.77</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
-          <t>-75.18</t>
+          <t>-75.69</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
-          <t>609.0</t>
+          <t>80.9</t>
         </is>
       </c>
       <c r="I46" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
-          <t>2011-05-03</t>
+          <t>2020-11-29</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr"/>
       <c r="L46" s="5" t="n"/>
       <c r="M46" s="5" t="n"/>
       <c r="N46" s="5" t="n"/>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
-          <t>SMAR</t>
+          <t>SJC</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>SANTA MARTA</t>
+          <t>SAN JACINTO</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
-          <t>MAGDALENA</t>
+          <t>BOLIVAR</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
-          <t>SANTA MARTA</t>
+          <t>SAN JACINTO</t>
         </is>
       </c>
       <c r="E47" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
-          <t>11.164</t>
+          <t>9.897</t>
         </is>
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
-          <t>-74.224</t>
+          <t>-75.18</t>
         </is>
       </c>
       <c r="H47" s="3" t="inlineStr">
         <is>
-          <t>116.0</t>
+          <t>609.0</t>
         </is>
       </c>
       <c r="I47" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
-          <t>2012-09-18</t>
+          <t>2011-05-03</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr"/>
       <c r="L47" s="5" t="n"/>
       <c r="M47" s="5" t="n"/>
       <c r="N47" s="5" t="n"/>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
-          <t>SOL</t>
+          <t>SMAR</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>SOLANO</t>
+          <t>SANTA MARTA</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
-          <t>CHOCO</t>
+          <t>MAGDALENA</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
-          <t>BAHÍA SOLANO</t>
+          <t>SANTA MARTA</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
-          <t>6.224</t>
+          <t>11.164</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
-          <t>-77.405</t>
+          <t>-74.224</t>
         </is>
       </c>
       <c r="H48" s="3" t="inlineStr">
         <is>
-          <t>27.0</t>
+          <t>116.0</t>
         </is>
       </c>
       <c r="I48" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
-          <t>1993-06-01</t>
+          <t>2012-09-18</t>
         </is>
       </c>
       <c r="K48" s="4" t="inlineStr"/>
       <c r="L48" s="5" t="n"/>
       <c r="M48" s="5" t="n"/>
       <c r="N48" s="5" t="n"/>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
-          <t>SPBC</t>
+          <t>SOL</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>SAN PABLO DE BORBUR</t>
+          <t>SOLANO</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
-          <t>BOYACA</t>
+          <t>CHOCO</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
-          <t>SAN PABLO DE BORBUR</t>
+          <t>BAHÍA SOLANO</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
-          <t>5.652</t>
+          <t>6.224</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
-          <t>-74.072</t>
+          <t>-77.405</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
-          <t>783.0</t>
+          <t>27.0</t>
         </is>
       </c>
       <c r="I49" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
-          <t>2013-07-10</t>
+          <t>1993-06-01</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr"/>
       <c r="L49" s="5" t="n"/>
       <c r="M49" s="5" t="n"/>
       <c r="N49" s="5" t="n"/>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
-          <t>TAM</t>
+          <t>SPBC</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>TAME</t>
+          <t>SAN PABLO DE BORBUR</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
-          <t>ARAUCA</t>
+          <t>BOYACA</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
-          <t>TAME</t>
+          <t>SAN PABLO DE BORBUR</t>
         </is>
       </c>
       <c r="E50" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
-          <t>6.435</t>
+          <t>5.652</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
-          <t>-71.791</t>
+          <t>-74.072</t>
         </is>
       </c>
       <c r="H50" s="3" t="inlineStr">
         <is>
-          <t>436.0</t>
+          <t>783.0</t>
         </is>
       </c>
       <c r="I50" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
-          <t>2012-06-25</t>
+          <t>2013-07-10</t>
         </is>
       </c>
       <c r="K50" s="4" t="inlineStr"/>
       <c r="L50" s="5" t="n"/>
       <c r="M50" s="5" t="n"/>
       <c r="N50" s="5" t="n"/>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
-          <t>TUM</t>
+          <t>TAM</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>TUMACO</t>
+          <t>TAME</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>NARIÑO</t>
+          <t>ARAUCA</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
-          <t>SAN ANDRÉS DE TUMACO</t>
+          <t>TAME</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
-          <t>1.824</t>
+          <t>6.435</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
-          <t>-78.727</t>
+          <t>-71.791</t>
         </is>
       </c>
       <c r="H51" s="3" t="inlineStr">
         <is>
-          <t>80.7</t>
+          <t>436.0</t>
         </is>
       </c>
       <c r="I51" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
-          <t>1997-01-28</t>
+          <t>2012-06-25</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr"/>
       <c r="L51" s="5" t="n"/>
       <c r="M51" s="5" t="n"/>
       <c r="N51" s="5" t="n"/>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
-          <t>URE</t>
+          <t>TUM</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t>SAN JOSE DE URE</t>
+          <t>TUMACO</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>CORDOBA</t>
+          <t>NARIÑO</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
-          <t>SAN JOSÉ DE URÉ</t>
+          <t>SAN ANDRÉS DE TUMACO</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
-          <t>7.752</t>
+          <t>1.824</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
-          <t>-75.533</t>
+          <t>-78.727</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
-          <t>215.0</t>
+          <t>80.7</t>
         </is>
       </c>
       <c r="I52" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
-          <t>2012-05-01</t>
+          <t>1997-01-28</t>
         </is>
       </c>
       <c r="K52" s="4" t="inlineStr"/>
       <c r="L52" s="5" t="n"/>
       <c r="M52" s="5" t="n"/>
       <c r="N52" s="5" t="n"/>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
-          <t>URI</t>
+          <t>URE</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>URIBIA</t>
+          <t>SAN JOSE DE URE</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
-          <t>LA GUAJIRA</t>
+          <t>CORDOBA</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t>URIBIA</t>
+          <t>SAN JOSÉ DE URÉ</t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
-          <t>11.702</t>
+          <t>7.752</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
-          <t>-71.992</t>
+          <t>-75.533</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
-          <t>65.0</t>
+          <t>215.0</t>
         </is>
       </c>
       <c r="I53" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
-          <t>2008-12-02</t>
+          <t>2012-05-01</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr"/>
       <c r="L53" s="5" t="n"/>
       <c r="M53" s="5" t="n"/>
       <c r="N53" s="5" t="n"/>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
-          <t>URMC</t>
+          <t>URI</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
-          <t>URIBE - META</t>
+          <t>URIBIA</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>META</t>
+          <t>LA GUAJIRA</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
-          <t>URIBE</t>
+          <t>URIBIA</t>
         </is>
       </c>
       <c r="E54" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
-          <t>3.247</t>
+          <t>11.702</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
-          <t>-74.379</t>
+          <t>-71.992</t>
         </is>
       </c>
       <c r="H54" s="3" t="inlineStr">
         <is>
-          <t>726.0</t>
+          <t>65.0</t>
         </is>
       </c>
       <c r="I54" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
-          <t>2018-03-21</t>
+          <t>2008-12-02</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr"/>
       <c r="L54" s="5" t="n"/>
       <c r="M54" s="5" t="n"/>
       <c r="N54" s="5" t="n"/>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
-          <t>VIL</t>
+          <t>URMC</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t>VILLAVICENCIO</t>
+          <t>URIBE - META</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>META</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>VILLAVICENCIO</t>
+          <t>URIBE</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>4.112</t>
+          <t>3.247</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
-          <t>-73.694</t>
+          <t>-74.379</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
-          <t>1125.0</t>
+          <t>726.0</t>
         </is>
       </c>
       <c r="I55" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
-          <t>2010-10-13</t>
+          <t>2018-03-21</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr"/>
       <c r="L55" s="5" t="n"/>
       <c r="M55" s="5" t="n"/>
       <c r="N55" s="5" t="n"/>
     </row>
     <row r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
-          <t>YPLC</t>
+          <t>VIL</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>VILLAVICENCIO</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>CASANARE</t>
+          <t>META</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>VILLAVICENCIO</t>
         </is>
       </c>
       <c r="E56" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
-          <t>5.397</t>
+          <t>4.112</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
-          <t>-72.38</t>
+          <t>-73.694</t>
         </is>
       </c>
       <c r="H56" s="3" t="inlineStr">
         <is>
-          <t>696.0</t>
+          <t>1125.0</t>
         </is>
       </c>
       <c r="I56" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
-          <t>2017-03-05</t>
+          <t>2010-10-13</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr"/>
       <c r="L56" s="5" t="n"/>
       <c r="M56" s="5" t="n"/>
       <c r="N56" s="5" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>YPLC</t>
+        </is>
+      </c>
+      <c r="B57" s="4" t="inlineStr">
+        <is>
+          <t>YOPAL</t>
+        </is>
+      </c>
+      <c r="C57" s="3" t="inlineStr">
+        <is>
+          <t>CASANARE</t>
+        </is>
+      </c>
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t>YOPAL</t>
+        </is>
+      </c>
+      <c r="E57" s="3" t="inlineStr">
+        <is>
+          <t>ACTIVA</t>
+        </is>
+      </c>
+      <c r="F57" s="3" t="inlineStr">
+        <is>
+          <t>5.397</t>
+        </is>
+      </c>
+      <c r="G57" s="3" t="inlineStr">
+        <is>
+          <t>-72.38</t>
+        </is>
+      </c>
+      <c r="H57" s="3" t="inlineStr">
+        <is>
+          <t>696.0</t>
+        </is>
+      </c>
+      <c r="I57" s="3" t="inlineStr">
+        <is>
+          <t>SERVICIO GEOLOGICO COLOMBIANO</t>
+        </is>
+      </c>
+      <c r="J57" s="4" t="inlineStr">
+        <is>
+          <t>2017-03-05</t>
+        </is>
+      </c>
+      <c r="K57" s="4" t="inlineStr"/>
+      <c r="L57" s="5" t="n"/>
+      <c r="M57" s="5" t="n"/>
+      <c r="N57" s="5" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
@@ -15378,51 +15434,51 @@
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>2015-10-02</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr"/>
       <c r="L16" s="5" t="n"/>
       <c r="M16" s="5" t="n"/>
       <c r="N16" s="5" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N208"/>
+  <dimension ref="A1:N209"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="19" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"> ESTACIONES RETIRADAS</t>
         </is>
@@ -27434,418 +27490,474 @@
           <t>103.0</t>
         </is>
       </c>
       <c r="I202" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J202" s="4" t="inlineStr">
         <is>
           <t>2015-10-04</t>
         </is>
       </c>
       <c r="K202" s="4" t="inlineStr">
         <is>
           <t>2016-02-26</t>
         </is>
       </c>
       <c r="L202" s="5" t="n"/>
       <c r="M202" s="5" t="n"/>
       <c r="N202" s="5" t="n"/>
     </row>
     <row r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
-          <t>VMM14</t>
+          <t>VMM11</t>
         </is>
       </c>
       <c r="B203" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-14 - PUERTO WILCHES</t>
+          <t>VALLE DEL MAGDALENA-11 SABANA DE TORRES</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
           <t>SANTANDER</t>
         </is>
       </c>
       <c r="D203" s="3" t="inlineStr">
         <is>
-          <t>PUERTO WILCHES</t>
+          <t>SABANA DE TORRES</t>
         </is>
       </c>
       <c r="E203" s="3" t="inlineStr">
         <is>
           <t>RETIRADA</t>
         </is>
       </c>
       <c r="F203" s="3" t="inlineStr">
         <is>
-          <t>7.291</t>
+          <t>7.438</t>
         </is>
       </c>
       <c r="G203" s="3" t="inlineStr">
         <is>
-          <t>-73.748</t>
+          <t>-73.571</t>
         </is>
       </c>
       <c r="H203" s="3" t="inlineStr">
         <is>
-          <t>111.0</t>
+          <t>91.0</t>
         </is>
       </c>
       <c r="I203" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J203" s="4" t="inlineStr">
         <is>
-          <t>2022-04-04</t>
-[...6 lines deleted...]
-      </c>
+          <t>2016-06-09</t>
+        </is>
+      </c>
+      <c r="K203" s="4" t="inlineStr"/>
       <c r="L203" s="5" t="n"/>
       <c r="M203" s="5" t="n"/>
       <c r="N203" s="5" t="n"/>
     </row>
     <row r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
-          <t>VMM15</t>
+          <t>VMM14</t>
         </is>
       </c>
       <c r="B204" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-15 - PUERTO WILCHES</t>
+          <t>VALLE DEL MAGDALENA-14 - PUERTO WILCHES</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
           <t>SANTANDER</t>
         </is>
       </c>
       <c r="D204" s="3" t="inlineStr">
         <is>
           <t>PUERTO WILCHES</t>
         </is>
       </c>
       <c r="E204" s="3" t="inlineStr">
         <is>
           <t>RETIRADA</t>
         </is>
       </c>
       <c r="F204" s="3" t="inlineStr">
         <is>
-          <t>7.23</t>
+          <t>7.291</t>
         </is>
       </c>
       <c r="G204" s="3" t="inlineStr">
         <is>
-          <t>-73.832</t>
+          <t>-73.748</t>
         </is>
       </c>
       <c r="H204" s="3" t="inlineStr">
         <is>
-          <t>83.0</t>
+          <t>111.0</t>
         </is>
       </c>
       <c r="I204" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J204" s="4" t="inlineStr">
         <is>
-          <t>2022-04-06</t>
+          <t>2022-04-04</t>
         </is>
       </c>
       <c r="K204" s="4" t="inlineStr">
         <is>
           <t>2023-06-12</t>
         </is>
       </c>
       <c r="L204" s="5" t="n"/>
       <c r="M204" s="5" t="n"/>
       <c r="N204" s="5" t="n"/>
     </row>
     <row r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
-          <t>VMM16</t>
+          <t>VMM15</t>
         </is>
       </c>
       <c r="B205" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-16 - CANTAGALLO - PATICO BAJO</t>
+          <t>VALLE DEL MAGDALENA-15 - PUERTO WILCHES</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
-          <t>BOLIVAR</t>
+          <t>SANTANDER</t>
         </is>
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
-          <t>CANTAGALLO</t>
+          <t>PUERTO WILCHES</t>
         </is>
       </c>
       <c r="E205" s="3" t="inlineStr">
         <is>
           <t>RETIRADA</t>
         </is>
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
-          <t>7.317</t>
+          <t>7.23</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
-          <t>-73.949</t>
+          <t>-73.832</t>
         </is>
       </c>
       <c r="H205" s="3" t="inlineStr">
         <is>
-          <t>77.0</t>
+          <t>83.0</t>
         </is>
       </c>
       <c r="I205" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J205" s="4" t="inlineStr">
         <is>
           <t>2022-04-06</t>
         </is>
       </c>
       <c r="K205" s="4" t="inlineStr">
         <is>
-          <t>2023-06-11</t>
+          <t>2023-06-12</t>
         </is>
       </c>
       <c r="L205" s="5" t="n"/>
       <c r="M205" s="5" t="n"/>
       <c r="N205" s="5" t="n"/>
     </row>
     <row r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
-          <t>VMM17</t>
+          <t>VMM16</t>
         </is>
       </c>
       <c r="B206" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-17 - YONDO - VEREDA LA ROMPIDA 2</t>
+          <t>VALLE DEL MAGDALENA-16 - CANTAGALLO - PATICO BAJO</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
-          <t>ANTIOQUIA</t>
+          <t>BOLIVAR</t>
         </is>
       </c>
       <c r="D206" s="3" t="inlineStr">
         <is>
-          <t>YONDÓ</t>
+          <t>CANTAGALLO</t>
         </is>
       </c>
       <c r="E206" s="3" t="inlineStr">
         <is>
           <t>RETIRADA</t>
         </is>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
-          <t>7.123</t>
+          <t>7.317</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
-          <t>-73.981</t>
+          <t>-73.949</t>
         </is>
       </c>
       <c r="H206" s="3" t="inlineStr">
         <is>
-          <t>100.0</t>
+          <t>77.0</t>
         </is>
       </c>
       <c r="I206" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J206" s="4" t="inlineStr">
         <is>
-          <t>2022-04-01</t>
+          <t>2022-04-06</t>
         </is>
       </c>
       <c r="K206" s="4" t="inlineStr">
         <is>
-          <t>2023-06-09</t>
+          <t>2023-06-11</t>
         </is>
       </c>
       <c r="L206" s="5" t="n"/>
       <c r="M206" s="5" t="n"/>
       <c r="N206" s="5" t="n"/>
     </row>
     <row r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
-          <t>YOP</t>
+          <t>VMM17</t>
         </is>
       </c>
       <c r="B207" s="4" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>VALLE DEL MAGDALENA-17 - YONDO - VEREDA LA ROMPIDA 2</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
-          <t>CASANARE</t>
+          <t>ANTIOQUIA</t>
         </is>
       </c>
       <c r="D207" s="3" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>YONDÓ</t>
         </is>
       </c>
       <c r="E207" s="3" t="inlineStr">
         <is>
           <t>RETIRADA</t>
         </is>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
-          <t>5.353</t>
+          <t>7.123</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
-          <t>-72.421</t>
+          <t>-73.981</t>
         </is>
       </c>
       <c r="H207" s="3" t="inlineStr">
         <is>
-          <t>976.0</t>
+          <t>100.0</t>
         </is>
       </c>
       <c r="I207" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J207" s="4" t="inlineStr">
         <is>
-          <t>2008-12-23</t>
+          <t>2022-04-01</t>
         </is>
       </c>
       <c r="K207" s="4" t="inlineStr">
         <is>
-          <t>2014-09-23</t>
+          <t>2023-06-09</t>
         </is>
       </c>
       <c r="L207" s="5" t="n"/>
       <c r="M207" s="5" t="n"/>
       <c r="N207" s="5" t="n"/>
     </row>
     <row r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
-          <t>YOT</t>
+          <t>YOP</t>
         </is>
       </c>
       <c r="B208" s="4" t="inlineStr">
         <is>
-          <t>YOTOCO</t>
+          <t>YOPAL</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
-          <t>VALLE DEL CAUCA</t>
+          <t>CASANARE</t>
         </is>
       </c>
       <c r="D208" s="3" t="inlineStr">
         <is>
-          <t>YOTOCO</t>
+          <t>YOPAL</t>
         </is>
       </c>
       <c r="E208" s="3" t="inlineStr">
         <is>
           <t>RETIRADA</t>
         </is>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
-          <t>3.983</t>
+          <t>5.353</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
-          <t>-76.345</t>
+          <t>-72.421</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
-          <t>1059.0</t>
+          <t>976.0</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J208" s="4" t="inlineStr">
         <is>
-          <t>2011-12-09</t>
-[...2 lines deleted...]
-      <c r="K208" s="4" t="inlineStr"/>
+          <t>2008-12-23</t>
+        </is>
+      </c>
+      <c r="K208" s="4" t="inlineStr">
+        <is>
+          <t>2014-09-23</t>
+        </is>
+      </c>
       <c r="L208" s="5" t="n"/>
       <c r="M208" s="5" t="n"/>
       <c r="N208" s="5" t="n"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t>YOT</t>
+        </is>
+      </c>
+      <c r="B209" s="4" t="inlineStr">
+        <is>
+          <t>YOTOCO</t>
+        </is>
+      </c>
+      <c r="C209" s="3" t="inlineStr">
+        <is>
+          <t>VALLE DEL CAUCA</t>
+        </is>
+      </c>
+      <c r="D209" s="3" t="inlineStr">
+        <is>
+          <t>YOTOCO</t>
+        </is>
+      </c>
+      <c r="E209" s="3" t="inlineStr">
+        <is>
+          <t>RETIRADA</t>
+        </is>
+      </c>
+      <c r="F209" s="3" t="inlineStr">
+        <is>
+          <t>3.983</t>
+        </is>
+      </c>
+      <c r="G209" s="3" t="inlineStr">
+        <is>
+          <t>-76.345</t>
+        </is>
+      </c>
+      <c r="H209" s="3" t="inlineStr">
+        <is>
+          <t>1059.0</t>
+        </is>
+      </c>
+      <c r="I209" s="3" t="inlineStr">
+        <is>
+          <t>SERVICIO GEOLOGICO COLOMBIANO</t>
+        </is>
+      </c>
+      <c r="J209" s="4" t="inlineStr">
+        <is>
+          <t>2011-12-09</t>
+        </is>
+      </c>
+      <c r="K209" s="4" t="inlineStr"/>
+      <c r="L209" s="5" t="n"/>
+      <c r="M209" s="5" t="n"/>
+      <c r="N209" s="5" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N139"/>
+  <dimension ref="A1:N138"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="19" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"> ESTACIONES ACTIVAS</t>
         </is>
@@ -32730,61 +32842,61 @@
           <t>PAL</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
           <t>SAN JOSE DEL PALMAR</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>CHOCO</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t>SAN JOSÉ DEL PALMAR</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>4.906</t>
+          <t>4.905</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
-          <t>-76.282</t>
+          <t>-76.283</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
-          <t>716.0</t>
+          <t>675.0</t>
         </is>
       </c>
       <c r="I89" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
           <t>2011-09-30</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr"/>
       <c r="L89" s="5" t="n"/>
       <c r="M89" s="5" t="n"/>
       <c r="N89" s="5" t="n"/>
     </row>
     <row r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>PAM</t>
         </is>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
@@ -35281,326 +35393,270 @@
         </is>
       </c>
       <c r="H134" s="3" t="inlineStr">
         <is>
           <t>162.0</t>
         </is>
       </c>
       <c r="I134" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J134" s="4" t="inlineStr">
         <is>
           <t>2015-10-12</t>
         </is>
       </c>
       <c r="K134" s="4" t="inlineStr"/>
       <c r="L134" s="5" t="n"/>
       <c r="M134" s="5" t="n"/>
       <c r="N134" s="5" t="n"/>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t>VMM11</t>
+          <t>VMM12</t>
         </is>
       </c>
       <c r="B135" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-11 SABANA DE TORRES</t>
+          <t>VALLE DEL MAGDALENA-12 SIMITI</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>SANTANDER</t>
+          <t>BOLIVAR</t>
         </is>
       </c>
       <c r="D135" s="3" t="inlineStr">
         <is>
-          <t>SABANA DE TORRES</t>
+          <t>SIMITÍ</t>
         </is>
       </c>
       <c r="E135" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>7.438</t>
+          <t>8.086</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
-          <t>-73.571</t>
+          <t>-73.889</t>
         </is>
       </c>
       <c r="H135" s="3" t="inlineStr">
         <is>
-          <t>91.0</t>
+          <t>49.0</t>
         </is>
       </c>
       <c r="I135" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J135" s="4" t="inlineStr">
         <is>
-          <t>2016-06-09</t>
+          <t>2016-06-11</t>
         </is>
       </c>
       <c r="K135" s="4" t="inlineStr"/>
       <c r="L135" s="5" t="n"/>
       <c r="M135" s="5" t="n"/>
       <c r="N135" s="5" t="n"/>
     </row>
     <row r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
-          <t>VMM12</t>
+          <t>VMM13</t>
         </is>
       </c>
       <c r="B136" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-12 SIMITI</t>
+          <t>VALLE DEL MAGDALENA-13 SAN PABLO</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>BOLIVAR</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
-          <t>SIMITÍ</t>
+          <t>SAN PABLO</t>
         </is>
       </c>
       <c r="E136" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
-          <t>8.086</t>
+          <t>7.564</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
-          <t>-73.889</t>
+          <t>-73.983</t>
         </is>
       </c>
       <c r="H136" s="3" t="inlineStr">
         <is>
-          <t>49.0</t>
+          <t>98.0</t>
         </is>
       </c>
       <c r="I136" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J136" s="4" t="inlineStr">
         <is>
-          <t>2016-06-11</t>
+          <t>2019-12-05</t>
         </is>
       </c>
       <c r="K136" s="4" t="inlineStr"/>
       <c r="L136" s="5" t="n"/>
       <c r="M136" s="5" t="n"/>
       <c r="N136" s="5" t="n"/>
     </row>
     <row r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
-          <t>VMM13</t>
+          <t>YPLC</t>
         </is>
       </c>
       <c r="B137" s="4" t="inlineStr">
         <is>
-          <t>VALLE DEL MAGDALENA-13 SAN PABLO</t>
+          <t>YOPAL</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>BOLIVAR</t>
+          <t>CASANARE</t>
         </is>
       </c>
       <c r="D137" s="3" t="inlineStr">
         <is>
-          <t>SAN PABLO</t>
+          <t>YOPAL</t>
         </is>
       </c>
       <c r="E137" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
-          <t>7.564</t>
+          <t>5.397</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
-          <t>-73.983</t>
+          <t>-72.38</t>
         </is>
       </c>
       <c r="H137" s="3" t="inlineStr">
         <is>
-          <t>98.0</t>
+          <t>696.0</t>
         </is>
       </c>
       <c r="I137" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J137" s="4" t="inlineStr">
         <is>
-          <t>2019-12-05</t>
+          <t>2017-03-05</t>
         </is>
       </c>
       <c r="K137" s="4" t="inlineStr"/>
       <c r="L137" s="5" t="n"/>
       <c r="M137" s="5" t="n"/>
       <c r="N137" s="5" t="n"/>
     </row>
     <row r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
-          <t>YPLC</t>
+          <t>ZAR</t>
         </is>
       </c>
       <c r="B138" s="4" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>ZARAGOZA</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>CASANARE</t>
+          <t>ANTIOQUIA</t>
         </is>
       </c>
       <c r="D138" s="3" t="inlineStr">
         <is>
-          <t>YOPAL</t>
+          <t>ZARAGOZA</t>
         </is>
       </c>
       <c r="E138" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
-          <t>5.397</t>
+          <t>7.492</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
-          <t>-72.38</t>
+          <t>-74.858</t>
         </is>
       </c>
       <c r="H138" s="3" t="inlineStr">
         <is>
-          <t>696.0</t>
+          <t>200.0</t>
         </is>
       </c>
       <c r="I138" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
-          <t>2017-03-05</t>
+          <t>2011-08-25</t>
         </is>
       </c>
       <c r="K138" s="4" t="inlineStr"/>
       <c r="L138" s="5" t="n"/>
       <c r="M138" s="5" t="n"/>
       <c r="N138" s="5" t="n"/>
-    </row>
-[...54 lines deleted...]
-      <c r="N139" s="5" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:N138"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
@@ -40501,61 +40557,61 @@
           <t>PAL</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
           <t>SAN JOSE DEL PALMAR</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>CHOCO</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t>SAN JOSÉ DEL PALMAR</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
           <t>ACTIVA</t>
         </is>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>4.9056</t>
+          <t>4.905</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
-          <t>-76.2825</t>
+          <t>-76.283</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
-          <t>716.0</t>
+          <t>675.0</t>
         </is>
       </c>
       <c r="I89" s="3" t="inlineStr">
         <is>
           <t>SERVICIO GEOLOGICO COLOMBIANO</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
           <t>2011-09-30</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr"/>
       <c r="L89" s="5" t="n"/>
       <c r="M89" s="5" t="n"/>
       <c r="N89" s="5" t="n"/>
     </row>
     <row r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>PAM</t>
         </is>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
@@ -43287,51 +43343,51 @@
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
           <t>2011-08-25</t>
         </is>
       </c>
       <c r="K138" s="4" t="inlineStr"/>
       <c r="L138" s="5" t="n"/>
       <c r="M138" s="5" t="n"/>
       <c r="N138" s="5" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="35" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="19" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve"> ESTACIONES POR DESCARGA</t>
         </is>
@@ -43372,103 +43428,47 @@
         <is>
           <t>LONGITUD</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ELEVACIÓN</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>AGENCIA</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>FECHA INSTALACIÓN</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>FECHA RETIRO</t>
         </is>
       </c>
     </row>
-    <row r="3">
-[...54 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>